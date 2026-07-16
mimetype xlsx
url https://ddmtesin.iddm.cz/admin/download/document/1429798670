--- v0 (2026-06-01)
+++ v1 (2026-07-16)
@@ -5,54 +5,54 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\--- P L Á N O V A N É   A K C E ---\měsíční plán akcí 2025 - 2026\K červenec\PT  -  Strážci dobrodružství - výtvarná fantazie\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\--- P L Á N O V A N É   A K C E ---\měsíční plán akcí 2025 - 2026\K červenec\PT 7 -  Strážci dobrodružství - výtvarná fantazie\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{180031AA-3179-47F3-838F-A0B4A6125D42}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C35F589D-3B48-4C49-A38D-EF24F1E1BBBC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
     <sheet name="List2" sheetId="2" r:id="rId2"/>
     <sheet name="List3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="34">
   <si>
     <t>Den</t>
   </si>
   <si>
     <t>Dopolední program</t>
   </si>
@@ -119,60 +119,60 @@
   <si>
     <t>Kreslení magického stvoření, zvířete v prostorách zahrádky, sběr přírodních materiálu a ozdobení.</t>
   </si>
   <si>
     <t>Tvoření královské koruny/čelenky/helmy/dračí přilba. Hledání pokladu.</t>
   </si>
   <si>
     <t>Malba říše, workshop na práci s vodovými barvami.</t>
   </si>
   <si>
     <t>Dokončení mapy, vytvoření vlastní galerie.</t>
   </si>
   <si>
     <t>Prezentace svých děl, příběh o říši. Bodování, Individuální ohodnocení. Odměňování oddílů.</t>
   </si>
   <si>
     <t>přezůvky, PET láhev, pokrývka hlavy. Děti si mohou vzít vlastní pouzdro na své věci, se krerými jsou zvyklí.</t>
   </si>
   <si>
     <t xml:space="preserve"> Výtvarná štafeta, kreslení a hádání na body. Pokračování mapy. Airbush dočasné tetování.</t>
   </si>
   <si>
     <t>Procházka se skicákem, návštěvy výstavami nebo galerie. Graffity workshop.</t>
   </si>
   <si>
-    <t>Bowling</t>
-[...1 lines deleted...]
-  <si>
     <t>PT 7 - Strážci fantazie – výtvarné dobrodružství.</t>
   </si>
   <si>
     <t xml:space="preserve">  8:00hod  -  8:30hod. Svč Amos hlavní vstup</t>
   </si>
   <si>
     <t>15:30hod.  - 16:00hod. Svč Amos hlavní vstup</t>
+  </si>
+  <si>
+    <t>ZŠ Slovenská</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Baskerville Old Face"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <name val="Arial CE"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
@@ -917,254 +917,254 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L47"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6:L6"/>
+    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11:J13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.6640625" customWidth="1"/>
     <col min="2" max="6" width="9.109375" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="8.88671875" customWidth="1"/>
     <col min="8" max="8" width="12.21875" customWidth="1"/>
     <col min="9" max="9" width="27.6640625" customWidth="1"/>
     <col min="10" max="10" width="13" customWidth="1"/>
     <col min="11" max="11" width="29.109375" customWidth="1"/>
     <col min="12" max="12" width="35.109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="36" customHeight="1" x14ac:dyDescent="0.7">
       <c r="G1" s="29" t="s">
         <v>14</v>
       </c>
       <c r="H1" s="29"/>
       <c r="I1" s="29"/>
       <c r="J1" s="29"/>
       <c r="K1" s="29"/>
       <c r="L1" s="29"/>
     </row>
     <row r="2" spans="1:12" ht="10.5" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A2" s="25" t="s">
         <v>16</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
     </row>
     <row r="3" spans="1:12" ht="27" customHeight="1" x14ac:dyDescent="0.5">
       <c r="A3" s="25"/>
       <c r="G3" s="31" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H3" s="32"/>
       <c r="I3" s="32"/>
       <c r="J3" s="32"/>
       <c r="K3" s="32"/>
       <c r="L3" s="32"/>
     </row>
     <row r="4" spans="1:12" ht="15" customHeight="1" x14ac:dyDescent="0.4">
       <c r="A4" s="25"/>
       <c r="G4" s="4"/>
       <c r="H4" s="3"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="3"/>
     </row>
     <row r="5" spans="1:12" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A5" s="25"/>
       <c r="G5" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H5" s="30" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="I5" s="30"/>
       <c r="J5" s="30"/>
       <c r="K5" s="30"/>
       <c r="L5" s="30"/>
     </row>
     <row r="6" spans="1:12" ht="18.600000000000001" x14ac:dyDescent="0.45">
       <c r="A6" s="25"/>
       <c r="G6" s="5" t="s">
         <v>12</v>
       </c>
       <c r="H6" s="30" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="I6" s="30"/>
       <c r="J6" s="30"/>
       <c r="K6" s="30"/>
       <c r="L6" s="30"/>
     </row>
     <row r="7" spans="1:12" ht="13.8" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="25"/>
     </row>
     <row r="8" spans="1:12" ht="30" customHeight="1" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A8" s="25"/>
       <c r="G8" s="6" t="s">
         <v>0</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>6</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>1</v>
       </c>
       <c r="J8" s="8" t="s">
         <v>3</v>
       </c>
       <c r="K8" s="7" t="s">
         <v>2</v>
       </c>
       <c r="L8" s="9" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="91.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="25"/>
       <c r="G9" s="10" t="s">
         <v>5</v>
       </c>
       <c r="H9" s="15">
         <v>46223</v>
       </c>
       <c r="I9" s="16" t="s">
         <v>19</v>
       </c>
       <c r="J9" s="17" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K9" s="18" t="s">
         <v>20</v>
       </c>
       <c r="L9" s="19" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="105" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="25"/>
       <c r="G10" s="11" t="s">
         <v>7</v>
       </c>
       <c r="H10" s="15">
         <v>46224</v>
       </c>
       <c r="I10" s="18" t="s">
         <v>21</v>
       </c>
       <c r="J10" s="17" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K10" s="20" t="s">
         <v>28</v>
       </c>
       <c r="L10" s="19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="87" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="25"/>
       <c r="G11" s="12" t="s">
         <v>8</v>
       </c>
       <c r="H11" s="15">
         <v>46225</v>
       </c>
       <c r="I11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="J11" s="17" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K11" s="21" t="s">
         <v>23</v>
       </c>
       <c r="L11" s="19" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="106.05" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="25"/>
       <c r="G12" s="13" t="s">
         <v>9</v>
       </c>
       <c r="H12" s="15">
         <v>46226</v>
       </c>
       <c r="I12" s="18" t="s">
         <v>24</v>
       </c>
       <c r="J12" s="17" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K12" s="20" t="s">
         <v>29</v>
       </c>
       <c r="L12" s="19" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="54.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A13" s="25"/>
       <c r="G13" s="14" t="s">
         <v>10</v>
       </c>
       <c r="H13" s="22">
         <v>46227</v>
       </c>
       <c r="I13" s="18" t="s">
         <v>25</v>
       </c>
       <c r="J13" s="17" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="K13" s="23" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="24" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="14.4" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="25"/>
       <c r="H14" s="1"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
     </row>
     <row r="15" spans="1:12" ht="77.25" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A15" s="25"/>
       <c r="G15" s="26" t="s">
         <v>15</v>
       </c>
       <c r="H15" s="27"/>
       <c r="I15" s="27"/>
       <c r="J15" s="27"/>
       <c r="K15" s="27"/>