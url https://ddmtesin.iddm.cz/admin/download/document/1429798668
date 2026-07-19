--- v0 (2026-05-18)
+++ v1 (2026-07-19)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\--- P L Á N O V A N É   A K C E ---\měsíční plán akcí 2025 - 2026\K červenec\PT 11 -  Harry Potter a Vězeň z Azkabanu\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FFF568DC-593A-4AA1-BD91-AF33DCFA68FC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3E928B7F-79FC-4ED8-B92E-32FEDCAE2C37}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="List1" sheetId="1" r:id="rId1"/>
     <sheet name="List2" sheetId="2" r:id="rId2"/>
     <sheet name="List3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="53" uniqueCount="38">
   <si>
     <t>Den</t>
   </si>
   <si>
     <t>Dopolední program</t>
   </si>
@@ -157,144 +157,118 @@
     <t>Vlkodlaci versus Zvěromágové.Výuka kouzel.
 Pobertův článek – hra. 
 Vrba mlátička. Famfrpál.</t>
   </si>
   <si>
     <t>Výuka zaklínadel. Mudlovské hry. Fotokoutek.  Táborová hra - úkoly kolejních duchů.</t>
   </si>
   <si>
     <t>Výlet do kavárničky Harry Potter.
 Záchrana Siriuse a Klofana. Kouzelní tvorové a obludné obludárium.
 Výroba fotorámečku.
 Kvíz Harry Pottera. 
 Výroba fotorámečku.</t>
   </si>
   <si>
     <t xml:space="preserve"> Famfrpál.
 Závěrečné zkoušky o nejlepší kolej Bradavic. </t>
   </si>
   <si>
     <t>PT  11 - Harry Potter a Vězeň z Azkabanu</t>
   </si>
   <si>
     <t>16,00hod. Ve Středisku volnoho času Amos Ping aréna</t>
   </si>
   <si>
-    <t>For Fan activity</t>
+    <t>ZŠ Slovenská</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial CE"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-      <sz val="18"/>
+      <sz val="8"/>
       <name val="Arial CE"/>
-      <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="20"/>
-[...18 lines deleted...]
-      <sz val="20"/>
+      <sz val="8"/>
       <name val="Arial Black"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-      <name val="Arial Black"/>
+      <sz val="8"/>
+      <name val="Arial CE"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial CE"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
-      <b/>
-      <sz val="10"/>
+      <sz val="8"/>
+      <name val="Verdana"/>
+      <family val="2"/>
+      <charset val="238"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="18"/>
-[...12 lines deleted...]
-      <family val="2"/>
+      <sz val="8"/>
+      <name val="Baskerville Old Face"/>
+      <family val="1"/>
       <charset val="238"/>
     </font>
     <font>
       <b/>
-      <sz val="14"/>
-[...4 lines deleted...]
-      <sz val="10"/>
+      <sz val="8"/>
       <name val="Comic Sans MS"/>
       <family val="4"/>
       <charset val="238"/>
     </font>
     <font>
-      <sz val="9"/>
-[...1 lines deleted...]
-      <family val="4"/>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial CE"/>
       <charset val="238"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
         <bgColor indexed="9"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.59999389629810485"/>
@@ -491,155 +465,159 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="37">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="3" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="7" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="7" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...60 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="8" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF66CCFF"/>
       <color rgb="FF3399FF"/>
       <color rgb="FF0066FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -952,550 +930,756 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:O48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10:L15"/>
+    <sheetView tabSelected="1" topLeftCell="A4" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J11" sqref="J11:J14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <cols>
     <col min="1" max="1" width="6.6640625" customWidth="1"/>
     <col min="2" max="6" width="9.109375" hidden="1" customWidth="1"/>
     <col min="7" max="7" width="7.6640625" customWidth="1"/>
     <col min="8" max="8" width="11.6640625" customWidth="1"/>
-    <col min="9" max="9" width="39.44140625" customWidth="1"/>
+    <col min="9" max="9" width="53.109375" customWidth="1"/>
     <col min="10" max="10" width="10.21875" customWidth="1"/>
-    <col min="11" max="11" width="22.109375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="13" max="13" width="13.109375" customWidth="1"/>
+    <col min="11" max="11" width="31.33203125" customWidth="1"/>
+    <col min="12" max="12" width="55.21875" customWidth="1"/>
+    <col min="13" max="13" width="9" customWidth="1"/>
     <col min="15" max="15" width="2.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="36" customHeight="1" x14ac:dyDescent="0.7">
-      <c r="G1" s="25" t="s">
+    <row r="1" spans="1:15" ht="17.399999999999999" customHeight="1">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+      <c r="G1" s="34" t="s">
         <v>14</v>
       </c>
-      <c r="H1" s="25"/>
-[...6 lines deleted...]
-      <c r="A2" s="21" t="s">
+      <c r="H1" s="34"/>
+      <c r="I1" s="34"/>
+      <c r="J1" s="34"/>
+      <c r="K1" s="34"/>
+      <c r="L1" s="34"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+    </row>
+    <row r="2" spans="1:15" ht="10.5" customHeight="1">
+      <c r="A2" s="30" t="s">
         <v>15</v>
       </c>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
-    </row>
-[...2 lines deleted...]
-      <c r="G3" s="27" t="s">
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+    </row>
+    <row r="3" spans="1:15" ht="27" customHeight="1">
+      <c r="A3" s="30"/>
+      <c r="B3" s="2"/>
+      <c r="C3" s="2"/>
+      <c r="D3" s="2"/>
+      <c r="E3" s="2"/>
+      <c r="F3" s="2"/>
+      <c r="G3" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="H3" s="27"/>
-[...7 lines deleted...]
-      <c r="G4" s="29" t="s">
+      <c r="H3" s="36"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="36"/>
+      <c r="K3" s="36"/>
+      <c r="L3" s="36"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+    </row>
+    <row r="4" spans="1:15" ht="41.4" customHeight="1">
+      <c r="A4" s="30"/>
+      <c r="B4" s="2"/>
+      <c r="C4" s="2"/>
+      <c r="D4" s="2"/>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+      <c r="G4" s="38" t="s">
         <v>26</v>
       </c>
-      <c r="H4" s="29"/>
-[...6 lines deleted...]
-      <c r="A5" s="21"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+    </row>
+    <row r="5" spans="1:15" ht="15" customHeight="1">
+      <c r="A5" s="30"/>
+      <c r="B5" s="2"/>
+      <c r="C5" s="2"/>
+      <c r="D5" s="2"/>
+      <c r="E5" s="2"/>
+      <c r="F5" s="2"/>
       <c r="G5" s="4"/>
       <c r="H5" s="3"/>
-      <c r="I5" s="28"/>
-[...4 lines deleted...]
-      <c r="A6" s="21"/>
+      <c r="I5" s="37"/>
+      <c r="J5" s="37"/>
+      <c r="K5" s="37"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+    </row>
+    <row r="6" spans="1:15" ht="13.8">
+      <c r="A6" s="30"/>
+      <c r="B6" s="2"/>
+      <c r="C6" s="2"/>
+      <c r="D6" s="2"/>
+      <c r="E6" s="2"/>
+      <c r="F6" s="2"/>
       <c r="G6" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="H6" s="26" t="s">
+      <c r="H6" s="35" t="s">
         <v>18</v>
       </c>
-      <c r="I6" s="26"/>
-[...5 lines deleted...]
-      <c r="A7" s="21"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+    </row>
+    <row r="7" spans="1:15" ht="13.8">
+      <c r="A7" s="30"/>
+      <c r="B7" s="2"/>
+      <c r="C7" s="2"/>
+      <c r="D7" s="2"/>
+      <c r="E7" s="2"/>
+      <c r="F7" s="2"/>
       <c r="G7" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="H7" s="26" t="s">
+      <c r="H7" s="35" t="s">
         <v>36</v>
       </c>
-      <c r="I7" s="26"/>
-[...9 lines deleted...]
-      <c r="G9" s="14" t="s">
+      <c r="I7" s="35"/>
+      <c r="J7" s="35"/>
+      <c r="K7" s="35"/>
+      <c r="L7" s="35"/>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2"/>
+      <c r="O7" s="2"/>
+    </row>
+    <row r="8" spans="1:15" ht="13.8" thickBot="1">
+      <c r="A8" s="30"/>
+      <c r="B8" s="2"/>
+      <c r="C8" s="2"/>
+      <c r="D8" s="2"/>
+      <c r="E8" s="2"/>
+      <c r="F8" s="2"/>
+      <c r="G8" s="2"/>
+      <c r="H8" s="2"/>
+      <c r="I8" s="2"/>
+      <c r="J8" s="2"/>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+    </row>
+    <row r="9" spans="1:15" ht="21.6" customHeight="1" thickTop="1">
+      <c r="A9" s="30"/>
+      <c r="B9" s="2"/>
+      <c r="C9" s="2"/>
+      <c r="D9" s="2"/>
+      <c r="E9" s="2"/>
+      <c r="F9" s="2"/>
+      <c r="G9" s="6" t="s">
         <v>0</v>
       </c>
-      <c r="H9" s="15" t="s">
+      <c r="H9" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="I9" s="15" t="s">
+      <c r="I9" s="7" t="s">
         <v>1</v>
       </c>
-      <c r="J9" s="16" t="s">
+      <c r="J9" s="8" t="s">
         <v>3</v>
       </c>
-      <c r="K9" s="15" t="s">
+      <c r="K9" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="L9" s="17" t="s">
+      <c r="L9" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="M9" s="18" t="s">
+      <c r="M9" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="N9" s="20" t="s">
+      <c r="N9" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="O9" s="20"/>
-[...3 lines deleted...]
-      <c r="G10" s="6" t="s">
+      <c r="O9" s="29"/>
+    </row>
+    <row r="10" spans="1:15" ht="147" customHeight="1" thickBot="1">
+      <c r="A10" s="30"/>
+      <c r="B10" s="2"/>
+      <c r="C10" s="2"/>
+      <c r="D10" s="2"/>
+      <c r="E10" s="2"/>
+      <c r="F10" s="2"/>
+      <c r="G10" s="11" t="s">
         <v>5</v>
       </c>
       <c r="H10" s="12">
         <v>46230</v>
       </c>
-      <c r="I10" s="30" t="s">
+      <c r="I10" s="13" t="s">
         <v>27</v>
       </c>
-      <c r="J10" s="31" t="s">
+      <c r="J10" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="K10" s="30" t="s">
+      <c r="K10" s="13" t="s">
         <v>28</v>
       </c>
-      <c r="L10" s="32" t="s">
+      <c r="L10" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="M10" s="13" t="s">
+      <c r="M10" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="N10" s="19" t="s">
+      <c r="N10" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="O10" s="19"/>
-[...3 lines deleted...]
-      <c r="G11" s="8" t="s">
+      <c r="O10" s="28"/>
+    </row>
+    <row r="11" spans="1:15" ht="51" customHeight="1" thickTop="1">
+      <c r="A11" s="30"/>
+      <c r="B11" s="2"/>
+      <c r="C11" s="2"/>
+      <c r="D11" s="2"/>
+      <c r="E11" s="2"/>
+      <c r="F11" s="2"/>
+      <c r="G11" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H11" s="7">
+      <c r="H11" s="18">
         <v>46231</v>
       </c>
-      <c r="I11" s="30" t="s">
+      <c r="I11" s="13" t="s">
         <v>29</v>
       </c>
-      <c r="J11" s="31" t="s">
+      <c r="J11" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="K11" s="33" t="s">
+      <c r="K11" s="19" t="s">
         <v>30</v>
       </c>
-      <c r="L11" s="32" t="s">
+      <c r="L11" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="M11" s="13" t="s">
+      <c r="M11" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="N11" s="19" t="s">
+      <c r="N11" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="O11" s="19"/>
-[...3 lines deleted...]
-      <c r="G12" s="9" t="s">
+      <c r="O11" s="28"/>
+    </row>
+    <row r="12" spans="1:15" ht="44.4" customHeight="1">
+      <c r="A12" s="30"/>
+      <c r="B12" s="2"/>
+      <c r="C12" s="2"/>
+      <c r="D12" s="2"/>
+      <c r="E12" s="2"/>
+      <c r="F12" s="2"/>
+      <c r="G12" s="20" t="s">
         <v>8</v>
       </c>
-      <c r="H12" s="7">
+      <c r="H12" s="18">
         <v>46232</v>
       </c>
-      <c r="I12" s="30" t="s">
+      <c r="I12" s="13" t="s">
         <v>31</v>
       </c>
-      <c r="J12" s="31" t="s">
+      <c r="J12" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="K12" s="34" t="s">
+      <c r="K12" s="21" t="s">
         <v>32</v>
       </c>
-      <c r="L12" s="32" t="s">
+      <c r="L12" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="M12" s="13" t="s">
+      <c r="M12" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="N12" s="19" t="s">
+      <c r="N12" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="O12" s="19"/>
-[...3 lines deleted...]
-      <c r="G13" s="10" t="s">
+      <c r="O12" s="28"/>
+    </row>
+    <row r="13" spans="1:15" ht="63.6" customHeight="1" thickBot="1">
+      <c r="A13" s="30"/>
+      <c r="B13" s="2"/>
+      <c r="C13" s="2"/>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="22" t="s">
         <v>9</v>
       </c>
       <c r="H13" s="12">
         <v>46233</v>
       </c>
-      <c r="I13" s="30" t="s">
+      <c r="I13" s="13" t="s">
         <v>33</v>
       </c>
-      <c r="J13" s="31" t="s">
+      <c r="J13" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="K13" s="35" t="s">
+      <c r="K13" s="23" t="s">
         <v>25</v>
       </c>
-      <c r="L13" s="32" t="s">
+      <c r="L13" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="M13" s="13" t="s">
+      <c r="M13" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="N13" s="19" t="s">
+      <c r="N13" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="O13" s="19"/>
-[...3 lines deleted...]
-      <c r="G14" s="11" t="s">
+      <c r="O13" s="28"/>
+    </row>
+    <row r="14" spans="1:15" ht="33" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A14" s="30"/>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="24" t="s">
         <v>10</v>
       </c>
       <c r="H14" s="12">
         <v>46234</v>
       </c>
-      <c r="I14" s="30" t="s">
+      <c r="I14" s="13" t="s">
         <v>34</v>
       </c>
-      <c r="J14" s="31" t="s">
+      <c r="J14" s="14" t="s">
         <v>37</v>
       </c>
-      <c r="K14" s="35" t="s">
+      <c r="K14" s="23" t="s">
         <v>23</v>
       </c>
-      <c r="L14" s="32" t="s">
+      <c r="L14" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="M14" s="13" t="s">
+      <c r="M14" s="16" t="s">
         <v>19</v>
       </c>
-      <c r="N14" s="19" t="s">
+      <c r="N14" s="28" t="s">
         <v>20</v>
       </c>
-      <c r="O14" s="19"/>
-[...11 lines deleted...]
-      <c r="G16" s="22" t="s">
+      <c r="O14" s="28"/>
+    </row>
+    <row r="15" spans="1:15" ht="14.4" hidden="1" thickTop="1" thickBot="1">
+      <c r="A15" s="30"/>
+      <c r="B15" s="2"/>
+      <c r="C15" s="2"/>
+      <c r="D15" s="2"/>
+      <c r="E15" s="2"/>
+      <c r="F15" s="2"/>
+      <c r="G15" s="2"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="26"/>
+      <c r="J15" s="26"/>
+      <c r="K15" s="26"/>
+      <c r="L15" s="26"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="O15" s="2"/>
+    </row>
+    <row r="16" spans="1:15" ht="39" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A16" s="30"/>
+      <c r="B16" s="2"/>
+      <c r="C16" s="2"/>
+      <c r="D16" s="2"/>
+      <c r="E16" s="2"/>
+      <c r="F16" s="2"/>
+      <c r="G16" s="31" t="s">
         <v>24</v>
       </c>
-      <c r="H16" s="23"/>
-[...27 lines deleted...]
-      <c r="K20" s="2" t="s">
+      <c r="H16" s="32"/>
+      <c r="I16" s="32"/>
+      <c r="J16" s="32"/>
+      <c r="K16" s="32"/>
+      <c r="L16" s="33"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+    </row>
+    <row r="17" spans="1:15" ht="13.8" thickTop="1">
+      <c r="A17" s="2"/>
+      <c r="B17" s="2"/>
+      <c r="C17" s="2"/>
+      <c r="D17" s="2"/>
+      <c r="E17" s="2"/>
+      <c r="F17" s="2"/>
+      <c r="G17" s="2"/>
+      <c r="H17" s="25"/>
+      <c r="I17" s="26"/>
+      <c r="J17" s="26"/>
+      <c r="K17" s="26"/>
+      <c r="L17" s="26"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" s="2"/>
+      <c r="B18" s="2"/>
+      <c r="C18" s="2"/>
+      <c r="D18" s="2"/>
+      <c r="E18" s="2"/>
+      <c r="F18" s="2"/>
+      <c r="G18" s="2"/>
+      <c r="H18" s="2"/>
+      <c r="I18" s="26"/>
+      <c r="J18" s="26"/>
+      <c r="K18" s="26"/>
+      <c r="L18" s="26"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" s="2"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="26"/>
+      <c r="J19" s="26"/>
+      <c r="K19" s="26"/>
+      <c r="L19" s="26"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="26"/>
+      <c r="J20" s="26"/>
+      <c r="K20" s="26" t="s">
         <v>13</v>
       </c>
-      <c r="L20" s="2"/>
-[...142 lines deleted...]
-      <c r="L48" s="2"/>
+      <c r="L20" s="26"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="26"/>
+      <c r="J21" s="26"/>
+      <c r="K21" s="26"/>
+      <c r="L21" s="26"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="2"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="26"/>
+      <c r="J22" s="26"/>
+      <c r="K22" s="26"/>
+      <c r="L22" s="26"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="26"/>
+      <c r="J23" s="26"/>
+      <c r="K23" s="26"/>
+      <c r="L23" s="26"/>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="O23" s="2"/>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="26"/>
+      <c r="K24" s="26"/>
+      <c r="L24" s="26"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="I25" s="1"/>
+      <c r="J25" s="1"/>
+      <c r="K25" s="1"/>
+      <c r="L25" s="1"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="I26" s="1"/>
+      <c r="J26" s="1"/>
+      <c r="K26" s="1"/>
+      <c r="L26" s="1"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="I27" s="1"/>
+      <c r="J27" s="1"/>
+      <c r="K27" s="1"/>
+      <c r="L27" s="1"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="I29" s="1"/>
+      <c r="J29" s="1"/>
+      <c r="K29" s="1"/>
+      <c r="L29" s="1"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="I30" s="1"/>
+      <c r="J30" s="1"/>
+      <c r="K30" s="1"/>
+      <c r="L30" s="1"/>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="I31" s="1"/>
+      <c r="J31" s="1"/>
+      <c r="K31" s="1"/>
+      <c r="L31" s="1"/>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="I32" s="1"/>
+      <c r="J32" s="1"/>
+      <c r="K32" s="1"/>
+      <c r="L32" s="1"/>
+    </row>
+    <row r="33" spans="9:12">
+      <c r="I33" s="1"/>
+      <c r="J33" s="1"/>
+      <c r="K33" s="1"/>
+      <c r="L33" s="1"/>
+    </row>
+    <row r="34" spans="9:12">
+      <c r="J34" s="1"/>
+      <c r="K34" s="1"/>
+      <c r="L34" s="1"/>
+    </row>
+    <row r="35" spans="9:12">
+      <c r="J35" s="1"/>
+      <c r="K35" s="1"/>
+      <c r="L35" s="1"/>
+    </row>
+    <row r="36" spans="9:12">
+      <c r="J36" s="1"/>
+      <c r="K36" s="1"/>
+      <c r="L36" s="1"/>
+    </row>
+    <row r="37" spans="9:12">
+      <c r="J37" s="1"/>
+      <c r="K37" s="1"/>
+      <c r="L37" s="1"/>
+    </row>
+    <row r="38" spans="9:12">
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+    </row>
+    <row r="39" spans="9:12">
+      <c r="J39" s="1"/>
+      <c r="K39" s="1"/>
+      <c r="L39" s="1"/>
+    </row>
+    <row r="40" spans="9:12">
+      <c r="K40" s="1"/>
+      <c r="L40" s="1"/>
+    </row>
+    <row r="41" spans="9:12">
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+    </row>
+    <row r="42" spans="9:12">
+      <c r="K42" s="1"/>
+      <c r="L42" s="1"/>
+    </row>
+    <row r="43" spans="9:12">
+      <c r="K43" s="1"/>
+      <c r="L43" s="1"/>
+    </row>
+    <row r="44" spans="9:12">
+      <c r="K44" s="1"/>
+      <c r="L44" s="1"/>
+    </row>
+    <row r="45" spans="9:12">
+      <c r="K45" s="1"/>
+      <c r="L45" s="1"/>
+    </row>
+    <row r="46" spans="9:12">
+      <c r="K46" s="1"/>
+      <c r="L46" s="1"/>
+    </row>
+    <row r="47" spans="9:12">
+      <c r="K47" s="1"/>
+      <c r="L47" s="1"/>
+    </row>
+    <row r="48" spans="9:12">
+      <c r="L48" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="14">
     <mergeCell ref="A2:A16"/>
     <mergeCell ref="G16:L16"/>
     <mergeCell ref="G1:L1"/>
     <mergeCell ref="H6:L6"/>
     <mergeCell ref="H7:L7"/>
     <mergeCell ref="G3:L3"/>
     <mergeCell ref="I5:K5"/>
     <mergeCell ref="G4:L4"/>
     <mergeCell ref="N14:O14"/>
     <mergeCell ref="N9:O9"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="N11:O11"/>
     <mergeCell ref="N12:O12"/>
     <mergeCell ref="N13:O13"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.96" right="0.59055118110236227" top="0.51181102362204722" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="13.2" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13.2"/>
   <sheetData/>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>List1</vt:lpstr>